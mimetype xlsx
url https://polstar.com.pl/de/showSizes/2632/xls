--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Silhouetten /  Größentabelle</t>
   </si>
   <si>
     <t>Größe</t>
   </si>
   <si>
     <t>Dimension</t>
   </si>
   <si>
     <t>Bundweite</t>
   </si>
   <si>
     <t>Hüften</t>
   </si>
   <si>
     <t>Gesamtlänge</t>
   </si>
   <si>
-    <t>MYNTS SPODNIE D</t>
+    <t>MYNTS SPODNIE PROSTE D</t>
   </si>
   <si>
     <t>2XL</t>
   </si>
   <si>
     <t>3XL</t>
   </si>
   <si>
     <t>4XL</t>
   </si>
   <si>
     <t>5XL</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>XL</t>
   </si>
@@ -484,163 +484,163 @@
       <c r="B2" s="2"/>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="4">
         <v>95</v>
       </c>
       <c r="D3" s="4">
         <v>120</v>
       </c>
       <c r="E3" s="4">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="B4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="4">
         <v>99</v>
       </c>
       <c r="D4" s="4">
         <v>124</v>
       </c>
       <c r="E4" s="4">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4">
         <v>103</v>
       </c>
       <c r="D5" s="4">
         <v>126</v>
       </c>
       <c r="E5" s="4">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="B6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="4">
         <v>107</v>
       </c>
       <c r="D6" s="4">
         <v>128</v>
       </c>
       <c r="E6" s="4">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="B7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="4">
         <v>81</v>
       </c>
       <c r="D7" s="4">
         <v>109</v>
       </c>
       <c r="E7" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="B8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="4">
         <v>77</v>
       </c>
       <c r="D8" s="4">
         <v>101</v>
       </c>
       <c r="E8" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="B9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="4">
         <v>73</v>
       </c>
       <c r="D9" s="4">
         <v>96</v>
       </c>
       <c r="E9" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="4">
         <v>88</v>
       </c>
       <c r="D10" s="4">
         <v>114</v>
       </c>
       <c r="E10" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="B11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>71</v>
       </c>
       <c r="D11" s="4">
         <v>93</v>
       </c>
       <c r="E11" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="A3:A11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>